--- v0 (2026-03-25)
+++ v1 (2026-05-10)
@@ -4,51 +4,51 @@
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
-    <w:p w14:paraId="67DA797F" w14:textId="6FC66627" w:rsidR="00AF5353" w:rsidRDefault="008F2B18" w:rsidP="00AB03C7">
+    <w:p w14:paraId="67DA797F" w14:textId="6FC66627" w:rsidR="00AF5353" w:rsidRDefault="00760A82" w:rsidP="00AB03C7">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="36"/>
         </w:rPr>
         <w:pict w14:anchorId="79458B8D">
           <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
             <v:stroke joinstyle="miter"/>
             <v:formulas>
               <v:f eqn="if lineDrawn pixelLineWidth 0"/>
               <v:f eqn="sum @0 1 0"/>
               <v:f eqn="sum 0 0 @1"/>
               <v:f eqn="prod @2 1 2"/>
               <v:f eqn="prod @3 21600 pixelWidth"/>
               <v:f eqn="prod @3 21600 pixelHeight"/>
               <v:f eqn="sum @0 0 1"/>
               <v:f eqn="prod @6 1 2"/>
@@ -217,61 +217,51 @@
         <w:t>зависимостите</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00C71EAD" w:rsidRPr="00CC6317">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="0070C0"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r w:rsidR="00A24C6B" w:rsidRPr="00CC6317">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="0070C0"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">Не на </w:t>
       </w:r>
       <w:r w:rsidR="00C71EAD" w:rsidRPr="00CC6317">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="0070C0"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t>агр</w:t>
-[...9 lines deleted...]
-        <w:t>есията</w:t>
+        <w:t>агресията</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6AE111E6" w14:textId="5058F8F8" w:rsidR="00337219" w:rsidRDefault="009E02FD" w:rsidP="009E02FD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="29"/>
           <w:szCs w:val="29"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A35D40">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="29"/>
           <w:szCs w:val="29"/>
         </w:rPr>
         <w:br/>
       </w:r>
@@ -4296,51 +4286,51 @@
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00AB03C7">
         <w:rPr>
           <w:rStyle w:val="Heading2Char"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00AB03C7">
         <w:rPr>
           <w:rStyle w:val="Heading2Char"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>график</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00AB03C7">
         <w:rPr>
           <w:rStyle w:val="Heading2Char"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B508771" w14:textId="545C3629" w:rsidR="002E4B78" w:rsidRPr="00AB03C7" w:rsidRDefault="009E02FD" w:rsidP="00AB03C7">
+    <w:p w14:paraId="3B508771" w14:textId="04D21C46" w:rsidR="002E4B78" w:rsidRPr="00AB03C7" w:rsidRDefault="009E02FD" w:rsidP="00AB03C7">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rStyle w:val="Heading2Char"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A35D40">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="29"/>
           <w:szCs w:val="29"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="002E4B78">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -4369,51 +4359,73 @@
           <w:sz w:val="29"/>
           <w:szCs w:val="29"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C71EAD" w:rsidRPr="00A35D40">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="29"/>
           <w:szCs w:val="29"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>ноември</w:t>
       </w:r>
       <w:r w:rsidRPr="00A35D40">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="29"/>
           <w:szCs w:val="29"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2025 г., </w:t>
+        <w:t xml:space="preserve"> 20</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:r w:rsidRPr="00A35D40">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="29"/>
+          <w:szCs w:val="29"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>25</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="00A35D40">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="29"/>
+          <w:szCs w:val="29"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> г., </w:t>
       </w:r>
       <w:r w:rsidR="00C71EAD" w:rsidRPr="00A35D40">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="29"/>
           <w:szCs w:val="29"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">Форум </w:t>
       </w:r>
       <w:r w:rsidR="00C71EAD" w:rsidRPr="00A35D40">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="29"/>
           <w:szCs w:val="29"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Жизнени клубове</w:t>
       </w:r>
       <w:r w:rsidRPr="00A35D40">
@@ -4805,60 +4817,59 @@
         <w:t>работите</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A35D40">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="29"/>
           <w:szCs w:val="29"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00A35D40">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="29"/>
           <w:szCs w:val="29"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00B26836">
-[...8 lines deleted...]
-        <w:t>25</w:t>
+      <w:r w:rsidR="009E3762">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="29"/>
+          <w:szCs w:val="29"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>30</w:t>
       </w:r>
       <w:r w:rsidR="00E6244F" w:rsidRPr="00A35D40">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="29"/>
           <w:szCs w:val="29"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> април</w:t>
       </w:r>
       <w:r w:rsidRPr="00A35D40">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="29"/>
           <w:szCs w:val="29"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> 202</w:t>
       </w:r>
       <w:r w:rsidR="00E6244F" w:rsidRPr="00A35D40">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
@@ -8028,51 +8039,123 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="002A6B01" w:rsidRPr="009D75FF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="29"/>
           <w:szCs w:val="29"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>целенасочена</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="002A6B01" w:rsidRPr="009D75FF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="29"/>
           <w:szCs w:val="29"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> и задълбочена, добре подбрана </w:t>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="002A6B01" w:rsidRPr="009D75FF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="29"/>
+          <w:szCs w:val="29"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>задълбочена</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="002A6B01" w:rsidRPr="009D75FF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="29"/>
+          <w:szCs w:val="29"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="002A6B01" w:rsidRPr="009D75FF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="29"/>
+          <w:szCs w:val="29"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>добре</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="002A6B01" w:rsidRPr="009D75FF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="29"/>
+          <w:szCs w:val="29"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="002A6B01" w:rsidRPr="009D75FF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="29"/>
+          <w:szCs w:val="29"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>подбрана</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="002A6B01" w:rsidRPr="009D75FF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="29"/>
+          <w:szCs w:val="29"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="002A6B01" w:rsidRPr="009D75FF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="29"/>
           <w:szCs w:val="29"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>аргументация</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="002A6B01" w:rsidRPr="009D75FF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="29"/>
           <w:szCs w:val="29"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">; </w:t>
       </w:r>
@@ -8109,60 +8192,97 @@
         </w:rPr>
         <w:t xml:space="preserve"> с </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00452761" w:rsidRPr="009D75FF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="29"/>
           <w:szCs w:val="29"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>темата</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="002A6B01" w:rsidRPr="009D75FF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="29"/>
           <w:szCs w:val="29"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="002A6B01" w:rsidRPr="009D75FF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="29"/>
           <w:szCs w:val="29"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>ясно формулирана авторова теза в съответствие с избраната тема;</w:t>
+        <w:t>ясно</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="002A6B01" w:rsidRPr="009D75FF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="29"/>
+          <w:szCs w:val="29"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="002A6B01" w:rsidRPr="009D75FF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="29"/>
+          <w:szCs w:val="29"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>формулирана</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="002A6B01" w:rsidRPr="009D75FF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="29"/>
+          <w:szCs w:val="29"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> авторова теза в съответствие с избраната тема;</w:t>
       </w:r>
       <w:r w:rsidR="009D75FF" w:rsidRPr="009D75FF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="29"/>
           <w:szCs w:val="29"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="002A6B01" w:rsidRPr="009D75FF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="29"/>
           <w:szCs w:val="29"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>- стилова и езикова грамотност – езикова култура.</w:t>
       </w:r>
       <w:r w:rsidRPr="009D75FF">
         <w:rPr>
@@ -11420,82 +11540,81 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="29"/>
           <w:szCs w:val="29"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>с есето.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59966A50" w14:textId="77777777" w:rsidR="00F5056F" w:rsidRDefault="00F5056F" w:rsidP="00F5056F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="29"/>
           <w:szCs w:val="29"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="016EF1B3" w14:textId="33A4AE2E" w:rsidR="00F5056F" w:rsidRDefault="00F5056F" w:rsidP="00F5056F">
+    <w:p w14:paraId="016EF1B3" w14:textId="4897BD9B" w:rsidR="00F5056F" w:rsidRDefault="00F5056F" w:rsidP="00F5056F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="29"/>
           <w:szCs w:val="29"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="29"/>
           <w:szCs w:val="29"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t>Всички писма трябва да са изпратени преди 23:59 на 2</w:t>
-[...9 lines deleted...]
-        <w:t>5</w:t>
+        <w:t xml:space="preserve">Всички писма трябва да са изпратени преди 23:59 на </w:t>
+      </w:r>
+      <w:r w:rsidR="009E3762">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="29"/>
+          <w:szCs w:val="29"/>
+        </w:rPr>
+        <w:t>30</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="29"/>
           <w:szCs w:val="29"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> април 2026 г</w:t>
       </w:r>
       <w:r w:rsidR="009E02FD" w:rsidRPr="00F5056F">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="29"/>
           <w:szCs w:val="29"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="48C6DD54" w14:textId="77777777" w:rsidR="002A6B01" w:rsidRPr="002A6B01" w:rsidRDefault="009E02FD" w:rsidP="00F5056F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
@@ -19504,73 +19623,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F18DB93" w14:textId="7E149086" w:rsidR="008722DA" w:rsidRPr="008722DA" w:rsidRDefault="008722DA" w:rsidP="008722DA">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="17458F"/>
           <w:sz w:val="29"/>
           <w:szCs w:val="29"/>
           <w:u w:val="single"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="29"/>
           <w:szCs w:val="29"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t>Стоянка Георгиева</w:t>
-[...21 lines deleted...]
-        <w:t>Председател на комитет по публичен имидж</w:t>
+        <w:t>Стоянка Георгиева, Председател на комитет по публичен имидж</w:t>
       </w:r>
       <w:r w:rsidRPr="00A35D40">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="29"/>
           <w:szCs w:val="29"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>: </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidRPr="00F25D3F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
             <w:sz w:val="29"/>
             <w:szCs w:val="29"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>tanya@rotary-bourgas.org</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
@@ -19601,148 +19698,148 @@
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="17458F"/>
           <w:sz w:val="29"/>
           <w:szCs w:val="29"/>
           <w:u w:val="single"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="009D75FF">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="64B51FA6" w14:textId="77777777" w:rsidR="001821AD" w:rsidRDefault="001821AD" w:rsidP="0039486E">
+    <w:p w14:paraId="017E9E4E" w14:textId="77777777" w:rsidR="00760A82" w:rsidRDefault="00760A82" w:rsidP="0039486E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7F69845B" w14:textId="77777777" w:rsidR="001821AD" w:rsidRDefault="001821AD" w:rsidP="0039486E">
+    <w:p w14:paraId="1C39F1AF" w14:textId="77777777" w:rsidR="00760A82" w:rsidRDefault="00760A82" w:rsidP="0039486E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="HPSimplified Light">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="265FC53D" w14:textId="77777777" w:rsidR="001821AD" w:rsidRDefault="001821AD" w:rsidP="0039486E">
+    <w:p w14:paraId="55347A4B" w14:textId="77777777" w:rsidR="00760A82" w:rsidRDefault="00760A82" w:rsidP="0039486E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0355C7B9" w14:textId="77777777" w:rsidR="001821AD" w:rsidRDefault="001821AD" w:rsidP="0039486E">
+    <w:p w14:paraId="30CAFF4E" w14:textId="77777777" w:rsidR="00760A82" w:rsidRDefault="00760A82" w:rsidP="0039486E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="0B16029F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="7BFCE458"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
@@ -22502,101 +22599,103 @@
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="009E02FD"/>
     <w:rsid w:val="001821AD"/>
     <w:rsid w:val="001953DF"/>
     <w:rsid w:val="001A7250"/>
     <w:rsid w:val="00292D52"/>
     <w:rsid w:val="002A6B01"/>
     <w:rsid w:val="002E4B78"/>
     <w:rsid w:val="00337219"/>
     <w:rsid w:val="0039486E"/>
     <w:rsid w:val="00411B93"/>
     <w:rsid w:val="00452761"/>
     <w:rsid w:val="00466233"/>
     <w:rsid w:val="006378A5"/>
     <w:rsid w:val="00685128"/>
     <w:rsid w:val="006C0523"/>
     <w:rsid w:val="006D514C"/>
+    <w:rsid w:val="00760A82"/>
     <w:rsid w:val="0078409C"/>
     <w:rsid w:val="007864E8"/>
     <w:rsid w:val="008722DA"/>
     <w:rsid w:val="008A5043"/>
     <w:rsid w:val="008A59C8"/>
     <w:rsid w:val="008F2B18"/>
     <w:rsid w:val="009C1554"/>
     <w:rsid w:val="009D75FF"/>
     <w:rsid w:val="009E02FD"/>
+    <w:rsid w:val="009E3762"/>
     <w:rsid w:val="009F1FD0"/>
     <w:rsid w:val="00A24C6B"/>
     <w:rsid w:val="00A35D40"/>
     <w:rsid w:val="00AB03C7"/>
     <w:rsid w:val="00AF5353"/>
     <w:rsid w:val="00B26836"/>
     <w:rsid w:val="00C71EAD"/>
     <w:rsid w:val="00CA789C"/>
     <w:rsid w:val="00CA7D78"/>
     <w:rsid w:val="00CC6317"/>
     <w:rsid w:val="00CD2CC7"/>
     <w:rsid w:val="00CE2E95"/>
     <w:rsid w:val="00D50134"/>
     <w:rsid w:val="00E5321B"/>
     <w:rsid w:val="00E6244F"/>
     <w:rsid w:val="00E6334F"/>
     <w:rsid w:val="00E72B19"/>
     <w:rsid w:val="00EE74DF"/>
     <w:rsid w:val="00F5056F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="405F0A58"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
     <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>