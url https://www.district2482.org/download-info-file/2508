--- v0 (2026-03-25)
+++ v1 (2026-05-10)
@@ -165,51 +165,79 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">Моля, изпратете тази форма </w:t>
       </w:r>
       <w:r w:rsidR="00266B2D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">заедно с творбата си </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t>не по-късно от крайния срок за изпращане – 20 април 2026 г</w:t>
+        <w:t>не по-късно от к</w:t>
+      </w:r>
+      <w:r w:rsidR="005E69C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve">райния срок за изпращане – </w:t>
+      </w:r>
+      <w:r w:rsidR="005E69C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="1" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>0 април 2026 г</w:t>
       </w:r>
       <w:r w:rsidR="00D72F48" w:rsidRPr="001B3BA2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D72F48">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">на адрес: </w:t>
       </w:r>
       <w:r w:rsidR="00D72F48">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>web</w:t>
       </w:r>
       <w:r w:rsidR="00D72F48" w:rsidRPr="001B3BA2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="ru-RU"/>
@@ -280,52 +308,52 @@
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5245"/>
         <w:gridCol w:w="4820"/>
       </w:tblGrid>
       <w:tr w:rsidR="00AA3D95" w:rsidRPr="009B0F54" w:rsidTr="00217E71">
         <w:trPr>
           <w:trHeight w:val="731"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00AA3D95" w:rsidRPr="001B3BA2" w:rsidRDefault="00AA3D95" w:rsidP="00217E71">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="1" w:name="_Hlk145578766"/>
-            <w:bookmarkStart w:id="2" w:name="_Hlk521940557"/>
+            <w:bookmarkStart w:id="2" w:name="_Hlk145578766"/>
+            <w:bookmarkStart w:id="3" w:name="_Hlk521940557"/>
             <w:r w:rsidRPr="001B3BA2">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidR="00217E71">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>Име на участника</w:t>
             </w:r>
             <w:r w:rsidRPr="001B3BA2">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r w:rsidRPr="001B3BA2">
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="20"/>
@@ -732,51 +760,51 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="bg-BG" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Да се попълни лично от участника в конкурса</w:t>
             </w:r>
             <w:r w:rsidR="00AA3D95" w:rsidRPr="001B3BA2">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-RU" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00AA3D95" w:rsidRPr="002A6E83" w:rsidRDefault="004F04BE" w:rsidP="00D133BA">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
-                <w:lang w:eastAsia="en-US"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>-3175</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>9525</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="152400" cy="152400"/>
                       <wp:effectExtent l="0" t="0" r="0" b="0"/>
                       <wp:wrapNone/>
                       <wp:docPr id="407484211" name="Правоъгълник 9"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr>
                               <a:spLocks/>
                             </wps:cNvSpPr>
@@ -796,51 +824,51 @@
                                   </a:srgbClr>
                                 </a:solidFill>
                                 <a:prstDash val="solid"/>
                                 <a:miter lim="800000"/>
                               </a:ln>
                               <a:effectLst/>
                             </wps:spPr>
                             <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                               <a:prstTxWarp prst="textNoShape">
                                 <a:avLst/>
                               </a:prstTxWarp>
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
-                <mc:Fallback xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex">
+                <mc:Fallback xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex">
                   <w:pict>
                     <v:rect w14:anchorId="0800ADE5" id="Правоъгълник 9" o:spid="_x0000_s1026" style="position:absolute;margin-left:-.25pt;margin-top:.75pt;width:12pt;height:12pt;z-index:251665408;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDsTjqbYwIAANsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X50EydoadYq0QYcB&#10;QRugHXpmZCkWpq9JSpzu14+SnLTrdhp2EUiRfiSfHn11fdCK7LkP0pqGjs9GlHDDbCvNtqHfnu4+&#10;XVASIpgWlDW8oS880Ov5xw9Xvav5xHZWtdwTBDGh7l1DuxhdXVWBdVxDOLOOGwwK6zVEdP22aj30&#10;iK5VNRmNPle99a3zlvEQ8HZZgnSe8YXgLD4IEXgkqqHYW8ynz+cmndX8CuqtB9dJNrQB/9CFBmmw&#10;6AlqCRHIzss/oLRk3gYr4hmzurJCSMbzDDjNePRumscOHM+zIDnBnWgK/w+W3e8f3dqn1oNbWfY9&#10;ICNV70J9iiQnDDkH4XXKxcbJIbP4cmKRHyJheDmeTaYj5JphaLATJtTHj50P8Qu3miSjoR4fKXMH&#10;+1WIJfWYkmoZeyeVyg+lDOkRdHKe8QH1IhRELKVd29BgtpSA2qIQWfQZMlgl2/R5HtBvN7fKkz2g&#10;GGY3lzfLWUnqoOXldjwbIXTpIZT03PpvOKm5JYSufJJDRUdaRhSzkrqhF4hzQlImledZjsOIr6Qm&#10;a2Pbl7Un3hZ9BsfuJBZZQYhr8ChIpBOXLD7gIZRFDuxgUdJZ//Nv9ykfdYJRSnoUOPLzYweeU6K+&#10;GlTQ5Xg6TRuRnensfIKOfxvZvI2Ynb61SNsY19mxbKb8qI6m8FY/4y4uUlUMgWFYu7zE4NzGsni4&#10;zYwvFjkNt8BBXJlHxxJ44inR+3R4Bu8GgURU1r09LgPU73RScotSFrtohcwieuV1EDRuUH7LYdvT&#10;ir71c9brP2n+CwAA//8DAFBLAwQUAAYACAAAACEACbsEqtkAAAAFAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyOzU7DMBCE70i8g7WVuLVOg5KiEKeqKjhwQv2BsxsvSai9jmK3CTw9ywlOo9kZzX7lenJW&#10;XHEInScFy0UCAqn2pqNGwfHwPH8AEaImo60nVPCFAdbV7U2pC+NH2uF1HxvBIxQKraCNsS+kDHWL&#10;ToeF75E4+/CD05Ht0Egz6JHHnZVpkuTS6Y74Q6t73LZYn/cXxyv57mzTp9fVZ70d/dt3nr3bzYtS&#10;d7Np8wgi4hT/yvCLz+hQMdPJX8gEYRXMMy7ymYXT9J71xJplIKtS/qevfgAAAP//AwBQSwECLQAU&#10;AAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnht&#10;bFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVs&#10;c1BLAQItABQABgAIAAAAIQDsTjqbYwIAANsEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9j&#10;LnhtbFBLAQItABQABgAIAAAAIQAJuwSq2QAAAAUBAAAPAAAAAAAAAAAAAAAAAL0EAABkcnMvZG93&#10;bnJldi54bWxQSwUGAAAAAAQABADzAAAAwwUAAAAA&#10;" filled="f" strokecolor="#223f59" strokeweight="1pt">
                       <v:path arrowok="t"/>
                     </v:rect>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidR="005E2C06" w:rsidRPr="001B3BA2">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
             <w:r w:rsidR="00217E71">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>Аз</w:t>
@@ -924,51 +952,51 @@
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>Есе или видео, които съдържат плагиатство ще бъдат дисквалифицирани</w:t>
             </w:r>
             <w:r w:rsidR="00AA3D95" w:rsidRPr="00B4434F">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00AA3D95" w:rsidRPr="006F3F68" w:rsidRDefault="00AA3D95" w:rsidP="00AA3D95">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="10"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_Hlk521674995"/>
+      <w:bookmarkStart w:id="4" w:name="_Hlk521674995"/>
     </w:p>
     <w:p w:rsidR="002B0005" w:rsidRPr="00D133BA" w:rsidRDefault="00D133BA" w:rsidP="00D133BA">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:ind w:right="-142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D133BA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">Моля, предоставете по-долу </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>3-5 изречения</w:t>
       </w:r>
@@ -1131,51 +1159,51 @@
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5240"/>
         <w:gridCol w:w="4820"/>
       </w:tblGrid>
       <w:tr w:rsidR="00AA3D95" w:rsidRPr="00C10D4B" w:rsidTr="00217E71">
         <w:trPr>
           <w:trHeight w:val="604"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5240" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:bookmarkEnd w:id="3"/>
+          <w:bookmarkEnd w:id="4"/>
           <w:p w:rsidR="00AA3D95" w:rsidRPr="00C10D4B" w:rsidRDefault="00AA3D95" w:rsidP="00217E71">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C10D4B">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Email:</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00AA3D95" w:rsidRPr="00C10D4B" w:rsidRDefault="00AA3D95" w:rsidP="00217E71">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -1546,52 +1574,52 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> за поверителност, посочени </w:t>
       </w:r>
       <w:r w:rsidR="00D72F48">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>по-долу във</w:t>
       </w:r>
       <w:r w:rsidRPr="001B3BA2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> формуляра, относно използването на лични данни.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
     <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkEnd w:id="3"/>
     <w:p w:rsidR="00AA3D95" w:rsidRPr="001B3BA2" w:rsidRDefault="00AA3D95" w:rsidP="00AA3D95">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="8"/>
           <w:szCs w:val="8"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="10343" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10343"/>
       </w:tblGrid>
       <w:tr w:rsidR="00AA3D95" w:rsidRPr="009B0F54" w:rsidTr="00782A42">
         <w:trPr>
           <w:trHeight w:val="915"/>
         </w:trPr>
@@ -1660,51 +1688,51 @@
             <w:r w:rsidRPr="001B3BA2">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
           <w:p w:rsidR="00AA3D95" w:rsidRPr="001B3BA2" w:rsidRDefault="004F04BE" w:rsidP="00D72F48">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
-                <w:lang w:eastAsia="en-US"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251669504" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>4683760</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>3810</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="152400" cy="152400"/>
                       <wp:effectExtent l="0" t="0" r="0" b="0"/>
                       <wp:wrapNone/>
                       <wp:docPr id="340104340" name="Правоъгълник 7"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr>
                               <a:spLocks/>
                             </wps:cNvSpPr>
@@ -1724,64 +1752,64 @@
                                   </a:srgbClr>
                                 </a:solidFill>
                                 <a:prstDash val="solid"/>
                                 <a:miter lim="800000"/>
                               </a:ln>
                               <a:effectLst/>
                             </wps:spPr>
                             <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                               <a:prstTxWarp prst="textNoShape">
                                 <a:avLst/>
                               </a:prstTxWarp>
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
-                <mc:Fallback xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex">
+                <mc:Fallback xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex">
                   <w:pict>
                     <v:rect w14:anchorId="223C2438" id="Правоъгълник 7" o:spid="_x0000_s1026" style="position:absolute;margin-left:368.8pt;margin-top:.3pt;width:12pt;height:12pt;z-index:251669504;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDsTjqbYwIAANsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X50EydoadYq0QYcB&#10;QRugHXpmZCkWpq9JSpzu14+SnLTrdhp2EUiRfiSfHn11fdCK7LkP0pqGjs9GlHDDbCvNtqHfnu4+&#10;XVASIpgWlDW8oS880Ov5xw9Xvav5xHZWtdwTBDGh7l1DuxhdXVWBdVxDOLOOGwwK6zVEdP22aj30&#10;iK5VNRmNPle99a3zlvEQ8HZZgnSe8YXgLD4IEXgkqqHYW8ynz+cmndX8CuqtB9dJNrQB/9CFBmmw&#10;6AlqCRHIzss/oLRk3gYr4hmzurJCSMbzDDjNePRumscOHM+zIDnBnWgK/w+W3e8f3dqn1oNbWfY9&#10;ICNV70J9iiQnDDkH4XXKxcbJIbP4cmKRHyJheDmeTaYj5JphaLATJtTHj50P8Qu3miSjoR4fKXMH&#10;+1WIJfWYkmoZeyeVyg+lDOkRdHKe8QH1IhRELKVd29BgtpSA2qIQWfQZMlgl2/R5HtBvN7fKkz2g&#10;GGY3lzfLWUnqoOXldjwbIXTpIZT03PpvOKm5JYSufJJDRUdaRhSzkrqhF4hzQlImledZjsOIr6Qm&#10;a2Pbl7Un3hZ9BsfuJBZZQYhr8ChIpBOXLD7gIZRFDuxgUdJZ//Nv9ykfdYJRSnoUOPLzYweeU6K+&#10;GlTQ5Xg6TRuRnensfIKOfxvZvI2Ynb61SNsY19mxbKb8qI6m8FY/4y4uUlUMgWFYu7zE4NzGsni4&#10;zYwvFjkNt8BBXJlHxxJ44inR+3R4Bu8GgURU1r09LgPU73RScotSFrtohcwieuV1EDRuUH7LYdvT&#10;ir71c9brP2n+CwAA//8DAFBLAwQUAAYACAAAACEAYVLkMtwAAAAHAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyOTU/DMAyG70j8h8hI3Fi6AikqTadpggMntPFxzhrTliVO1WRr4ddjTnCxbL2vHj/VavZO&#10;nHCMfSANy0UGAqkJtqdWw+vL49UdiJgMWeMCoYYvjLCqz88qU9ow0RZPu9QKhlAsjYYupaGUMjYd&#10;ehMXYUDi7COM3iQ+x1ba0UwM907mWaakNz3xh84MuOmwOeyOnilqe3D5w3Px2Wym8Patbt/d+knr&#10;y4t5fQ8i4Zz+yvCrz+pQs9M+HMlG4TQU14XiqgaeHBdqycteQ36jQNaV/O9f/wAAAP//AwBQSwEC&#10;LQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQDsTjqbYwIAANsEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJv&#10;RG9jLnhtbFBLAQItABQABgAIAAAAIQBhUuQy3AAAAAcBAAAPAAAAAAAAAAAAAAAAAL0EAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAxgUAAAAA&#10;" filled="f" strokecolor="#223f59" strokeweight="1pt">
                       <v:path arrowok="t"/>
                     </v:rect>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
-                <w:lang w:eastAsia="en-US"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251667456" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>1881505</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>3810</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="152400" cy="152400"/>
                       <wp:effectExtent l="0" t="0" r="0" b="0"/>
                       <wp:wrapNone/>
                       <wp:docPr id="714612124" name="Правоъгълник 5"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr>
                               <a:spLocks/>
                             </wps:cNvSpPr>
@@ -1801,51 +1829,51 @@
                                   </a:srgbClr>
                                 </a:solidFill>
                                 <a:prstDash val="solid"/>
                                 <a:miter lim="800000"/>
                               </a:ln>
                               <a:effectLst/>
                             </wps:spPr>
                             <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                               <a:prstTxWarp prst="textNoShape">
                                 <a:avLst/>
                               </a:prstTxWarp>
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
-                <mc:Fallback xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex">
+                <mc:Fallback xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex">
                   <w:pict>
                     <v:rect w14:anchorId="19A0BCC2" id="Правоъгълник 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:148.15pt;margin-top:.3pt;width:12pt;height:12pt;z-index:251667456;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDsTjqbYwIAANsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X50EydoadYq0QYcB&#10;QRugHXpmZCkWpq9JSpzu14+SnLTrdhp2EUiRfiSfHn11fdCK7LkP0pqGjs9GlHDDbCvNtqHfnu4+&#10;XVASIpgWlDW8oS880Ov5xw9Xvav5xHZWtdwTBDGh7l1DuxhdXVWBdVxDOLOOGwwK6zVEdP22aj30&#10;iK5VNRmNPle99a3zlvEQ8HZZgnSe8YXgLD4IEXgkqqHYW8ynz+cmndX8CuqtB9dJNrQB/9CFBmmw&#10;6AlqCRHIzss/oLRk3gYr4hmzurJCSMbzDDjNePRumscOHM+zIDnBnWgK/w+W3e8f3dqn1oNbWfY9&#10;ICNV70J9iiQnDDkH4XXKxcbJIbP4cmKRHyJheDmeTaYj5JphaLATJtTHj50P8Qu3miSjoR4fKXMH&#10;+1WIJfWYkmoZeyeVyg+lDOkRdHKe8QH1IhRELKVd29BgtpSA2qIQWfQZMlgl2/R5HtBvN7fKkz2g&#10;GGY3lzfLWUnqoOXldjwbIXTpIZT03PpvOKm5JYSufJJDRUdaRhSzkrqhF4hzQlImledZjsOIr6Qm&#10;a2Pbl7Un3hZ9BsfuJBZZQYhr8ChIpBOXLD7gIZRFDuxgUdJZ//Nv9ykfdYJRSnoUOPLzYweeU6K+&#10;GlTQ5Xg6TRuRnensfIKOfxvZvI2Ynb61SNsY19mxbKb8qI6m8FY/4y4uUlUMgWFYu7zE4NzGsni4&#10;zYwvFjkNt8BBXJlHxxJ44inR+3R4Bu8GgURU1r09LgPU73RScotSFrtohcwieuV1EDRuUH7LYdvT&#10;ir71c9brP2n+CwAA//8DAFBLAwQUAAYACAAAACEAzWwTC9sAAAAHAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyOwU7DMBBE70j8g7VI3KhDCgZCnKqq4MAJtdCe3XhJQu11FLtN4OtZTnCcndHbVy4m78QJ&#10;h9gF0nA9y0Ag1cF21Gh4f3u+ugcRkyFrXCDU8IURFtX5WWkKG0Za42mTGsEQioXR0KbUF1LGukVv&#10;4iz0SNx9hMGbxHFopB3MyHDvZJ5lSnrTEX9oTY+rFuvD5uiZotYHlz+93n3WqzFsv9Xtzi1ftL68&#10;mJaPIBJO6W8Mv/qsDhU77cORbBROQ/6g5jzVoEBwPc8zjnu+3yiQVSn/+1c/AAAA//8DAFBLAQIt&#10;ABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10u&#10;eG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5y&#10;ZWxzUEsBAi0AFAAGAAgAAAAhAOxOOptjAgAA2wQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9E&#10;b2MueG1sUEsBAi0AFAAGAAgAAAAhAM1sEwvbAAAABwEAAA8AAAAAAAAAAAAAAAAAvQQAAGRycy9k&#10;b3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADFBQAAAAA=&#10;" filled="f" strokecolor="#223f59" strokeweight="1pt">
                       <v:path arrowok="t"/>
                     </v:rect>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidR="00782A42" w:rsidRPr="001B3BA2">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">                   </w:t>
             </w:r>
             <w:r w:rsidR="00D72F48" w:rsidRPr="001B3BA2">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">                 </w:t>
             </w:r>
             <w:r w:rsidR="00D72F48">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -2030,51 +2058,51 @@
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4888"/>
         <w:gridCol w:w="5455"/>
       </w:tblGrid>
       <w:tr w:rsidR="00AA3D95" w:rsidRPr="00C10D4B" w:rsidTr="00217E71">
         <w:trPr>
           <w:trHeight w:val="64"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4888" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00AA3D95" w:rsidRPr="00C10D4B" w:rsidRDefault="00AA3D95" w:rsidP="00217E71">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="4" w:name="_Hlk521676246"/>
+            <w:bookmarkStart w:id="5" w:name="_Hlk521676246"/>
             <w:r w:rsidRPr="00C10D4B">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Email</w:t>
             </w:r>
             <w:r w:rsidR="00D250ED">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve"> на родител/настойник</w:t>
             </w:r>
             <w:r w:rsidRPr="00C10D4B">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00AA3D95" w:rsidRPr="00C10D4B" w:rsidRDefault="00AA3D95" w:rsidP="00217E71">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -2092,51 +2120,51 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00AA3D95" w:rsidRPr="00C10D4B" w:rsidRDefault="00D250ED" w:rsidP="00217E71">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>Телефон на родител/настойник</w:t>
             </w:r>
             <w:r w:rsidR="00AA3D95" w:rsidRPr="00C10D4B">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:bookmarkEnd w:id="4"/>
+      <w:bookmarkEnd w:id="5"/>
     </w:tbl>
     <w:p w:rsidR="00AA3D95" w:rsidRPr="000B6F9F" w:rsidRDefault="00AA3D95" w:rsidP="00AA3D95">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="4"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10343" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
@@ -3141,51 +3169,51 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w:rsidR="00EC43EF" w:rsidRPr="001B3BA2" w:rsidRDefault="004F04BE" w:rsidP="00217E71">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:lang w:eastAsia="en-US"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251677696" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>1097280</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>57150</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="205740" cy="198120"/>
                       <wp:effectExtent l="0" t="0" r="3810" b="0"/>
                       <wp:wrapNone/>
                       <wp:docPr id="1095016939" name="Правоъгълник 3"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr>
                               <a:spLocks/>
                             </wps:cNvSpPr>
@@ -3207,83 +3235,83 @@
                                   </a:srgbClr>
                                 </a:solidFill>
                                 <a:prstDash val="solid"/>
                                 <a:miter lim="800000"/>
                               </a:ln>
                               <a:effectLst/>
                             </wps:spPr>
                             <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                               <a:prstTxWarp prst="textNoShape">
                                 <a:avLst/>
                               </a:prstTxWarp>
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
-                <mc:Fallback xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex">
+                <mc:Fallback xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex">
                   <w:pict>
                     <v:rect w14:anchorId="7F4B2FE1" id="Правоъгълник 3" o:spid="_x0000_s1026" style="position:absolute;margin-left:86.4pt;margin-top:4.5pt;width:16.2pt;height:15.6pt;z-index:251677696;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCrK0yafwIAABQFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0EzdoadYq0QYYB&#10;QVugLXpmZDk2JomapMTJfv0o2UmzdqdhPhikSPHj8VHXNzut2FY636Ip+egs50wagVVr1iV/eV58&#10;ueTMBzAVKDSy5Hvp+c3086frzhZyjA2qSjpGQYwvOlvyJgRbZJkXjdTgz9BKQ8YanYZAqltnlYOO&#10;omuVjfP8a9ahq6xDIb2n03lv5NMUv66lCA917WVgquRUW0h/l/6r+M+m11CsHdimFUMZ8A9VaGgN&#10;JT2GmkMAtnHth1C6FQ491uFMoM6wrlshUw/UzSh/181TA1amXggcb48w+f8XVtxvn+yji6V7u0Tx&#10;wxMiWWd9cbRExQ8+u9rp6EuFs11CcX9EUe4CE3Q4zicX54S1INPo6nI0TihnUBwuW+fDN4maRaHk&#10;joaUsIPt0oeYHoqDS6oLVVstWqWSsvd3yrEt0DyJBhV2nCnwgQ5LvkhfnCmF8KfXlGEdVTO+yGNh&#10;QESrFQQSta1K7s2aM1BrYrAILtXyx23v1qtj1snt1e180js1UMm+ltEkp9BD5t79YxWxqzn4pr+S&#10;UvQE1G2gLVCtLvklxTlGUib2LBOPB2zephGlFVb7R8cc9sT2VixaSrIkRB7BEZOpXdrO8EC/WiFh&#10;gIPEWYPu19/Ooz8RjKycdbQZhM/PDThJQH83RL2r0Xkcb0jK+eSC5svcqWV1ajEbfYc0rBG9A1Yk&#10;MfoHdRBrh/qVlngWs5IJjKDc/SQG5S70G0vPgJCzWXKj9bEQlubJihg84hThfd69grMDswJR8h4P&#10;WwTFO4L1vvGmwdkmYN0m9r3hOmwCrV6a5fBMxN0+1ZPX22M2/Q0AAP//AwBQSwMEFAAGAAgAAAAh&#10;ADw0jCbeAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IvIO1SNyojcVPm8apUAQH&#10;EEKi5cDRtU0SEa+D7bQJT89yguNoRjPflJvJ9+zgYuoCKrhcCGAOTbAdNgredg8XS2Apa7S6D+gU&#10;zC7Bpjo9KXVhwxFf3WGbG0YlmAqtoM15KDhPpnVep0UYHJL3EaLXmWRsuI36SOW+51KIG+51h7TQ&#10;6sHVrTOf29ErSMt3Y3szx/t6fv5+xK9x91S/KHV+Nt2tgWU35b8w/OITOlTEtA8j2sR60reS0LOC&#10;FV0iX4prCWyv4EpI4FXJ/x+ofgAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCrK0yafwIA&#10;ABQFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQA8NIwm&#10;3gAAAAgBAAAPAAAAAAAAAAAAAAAAANkEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="window" strokecolor="#223f59" strokeweight="1pt">
                       <v:path arrowok="t"/>
                     </v:rect>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2974" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w:rsidR="00EC43EF" w:rsidRPr="001B3BA2" w:rsidRDefault="004F04BE" w:rsidP="00217E71">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:lang w:eastAsia="en-US"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251679744" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>1013460</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>49530</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="205740" cy="198120"/>
                       <wp:effectExtent l="22225" t="19050" r="38735" b="49530"/>
                       <wp:wrapNone/>
                       <wp:docPr id="1730511642" name="Rectangle 2"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr>
                               <a:spLocks noChangeArrowheads="1"/>
                             </wps:cNvSpPr>
@@ -3320,51 +3348,51 @@
                                     <a:alpha val="50000"/>
                                   </a:schemeClr>
                                 </a:outerShdw>
                               </a:effectLst>
                             </wps:spPr>
                             <wps:txbx>
                               <w:txbxContent>
                                 <w:p w:rsidR="00217E71" w:rsidRDefault="00217E71"/>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="ctr" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
-                <mc:Fallback xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex">
+                <mc:Fallback xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex">
                   <w:pict>
                     <v:rect id="Rectangle 2" o:spid="_x0000_s1026" style="position:absolute;margin-left:79.8pt;margin-top:3.9pt;width:16.2pt;height:15.6pt;z-index:251679744;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDpOgHFfwIAAGoFAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtu2zAMfR+wfxD0vtpOb4lRpyjadRjQ&#10;XYBu2DMjybEwWdIkJU739aPoxs1uDyvmB0EUrUPy8FAXl7vesK0KUTvb8Oqo5ExZ4aS264Z//nT7&#10;as5ZTGAlGGdVwx9U5JfLly8uBl+rmeuckSowBLGxHnzDu5R8XRRRdKqHeOS8suhsXeghoRnWhQww&#10;IHpvillZnhWDC9IHJ1SMeHozOvmS8NtWifShbaNKzDQcc0u0BlpXeS2WF1CvA/hOi8c04BlZ9KAt&#10;Bp2gbiAB2wT9G1SvRXDRtelIuL5wbauFohqwmqr8pZr7DryiWpCc6Cea4v+DFe+39/5jyKlHf+fE&#10;18isu+7ArtVVCG7oFEgMV2WiisHHerqQjYhX2Wp45yS2FjbJEQe7NvQZEKtjO6L6YaJa7RITeDgr&#10;T89PsCECXdViXs2oFQXU+8s+xPRGuZ7lTcMDdpLAYXsXU04G6v0vlLwzWt5qY8jI6lHXJrAtYN9B&#10;CGVTRdfNpsdsx/OqzN8oATxHoYzn+1RIhBmGosXDCMayoeHHc4Qg2J+c070Rzvwh9OL0uZF7nXBg&#10;jO4bPj/IP/fptZUk5wTajHskydjMiKJRQOaoLxuEuO/kwKTO3M7mxwscU6lxLo7n5Vm5OOcMzBoH&#10;WqTAWXDpi04dqTE38h8ozmX+jWGowfgORpKmHzHliT/i3e2zJeugEJJjVmAe9lin3WqH5eftyskH&#10;FCbmTerD5wk3nQvfORtw1Bsev20gKM7MW4viXlQnWYqJjJPTc9QiC4ee1aEHrECoR2pG4zqNL8rG&#10;B73uMNaoNeuucCRaTXJ9ygvryAYONFX0+PjkF+PQpr+ensjlDwAAAP//AwBQSwMEFAAGAAgAAAAh&#10;AP6/SW3cAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoTSoKCXGqthI3&#10;kEoKdzdekoC9jmK3DXw92xMcRzOaeVMuJ+/EEcfYB9JwO1MgkJpge2o1vO2ebh5AxGTIGhcINXxj&#10;hGV1eVGawoYTveKxTq3gEoqF0dClNBRSxqZDb+IsDEjsfYTRm8RybKUdzYnLvZOZUgvpTU+80JkB&#10;Nx02X/XBaxh26iVbr9w21ZsturX6nL8//2h9fTWtHkEknNJfGM74jA4VM+3DgWwUjvVdvuCohnt+&#10;cPbzjL/tNcxzBbIq5f8D1S8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA6ToBxX8CAABq&#10;BQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA/r9JbdwA&#10;AAAIAQAADwAAAAAAAAAAAAAAAADZBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAOIF&#10;AAAAAA==&#10;" fillcolor="#5b9bd5 [3204]" strokecolor="#f2f2f2 [3041]" strokeweight="3pt">
                       <v:shadow on="t" color="#1f4d78 [1604]" opacity=".5" offset="1pt"/>
                       <v:textbox>
                         <w:txbxContent>
                           <w:p w:rsidR="00217E71" w:rsidRDefault="00217E71"/>
                         </w:txbxContent>
                       </v:textbox>
                     </v:rect>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EC43EF" w:rsidTr="0036765D">
         <w:trPr>
           <w:trHeight w:val="516"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="423" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
@@ -3382,51 +3410,51 @@
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3541" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="0036765D" w:rsidRDefault="004F04BE" w:rsidP="0036765D">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:lang w:eastAsia="en-US"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251673600" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>1242060</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>-29210</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="205740" cy="198120"/>
                       <wp:effectExtent l="0" t="0" r="3810" b="0"/>
                       <wp:wrapNone/>
                       <wp:docPr id="1437414679" name="Правоъгълник 1"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr>
                               <a:spLocks/>
                             </wps:cNvSpPr>
@@ -3448,51 +3476,51 @@
                                   </a:srgbClr>
                                 </a:solidFill>
                                 <a:prstDash val="solid"/>
                                 <a:miter lim="800000"/>
                               </a:ln>
                               <a:effectLst/>
                             </wps:spPr>
                             <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                               <a:prstTxWarp prst="textNoShape">
                                 <a:avLst/>
                               </a:prstTxWarp>
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
-                <mc:Fallback xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex">
+                <mc:Fallback xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex">
                   <w:pict>
                     <v:rect w14:anchorId="4CD14D6B" id="Правоъгълник 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:97.8pt;margin-top:-2.3pt;width:16.2pt;height:15.6pt;z-index:251673600;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCrK0yafwIAABQFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0EzdoadYq0QYYB&#10;QVugLXpmZDk2JomapMTJfv0o2UmzdqdhPhikSPHj8VHXNzut2FY636Ip+egs50wagVVr1iV/eV58&#10;ueTMBzAVKDSy5Hvp+c3086frzhZyjA2qSjpGQYwvOlvyJgRbZJkXjdTgz9BKQ8YanYZAqltnlYOO&#10;omuVjfP8a9ahq6xDIb2n03lv5NMUv66lCA917WVgquRUW0h/l/6r+M+m11CsHdimFUMZ8A9VaGgN&#10;JT2GmkMAtnHth1C6FQ491uFMoM6wrlshUw/UzSh/181TA1amXggcb48w+f8XVtxvn+yji6V7u0Tx&#10;wxMiWWd9cbRExQ8+u9rp6EuFs11CcX9EUe4CE3Q4zicX54S1INPo6nI0TihnUBwuW+fDN4maRaHk&#10;joaUsIPt0oeYHoqDS6oLVVstWqWSsvd3yrEt0DyJBhV2nCnwgQ5LvkhfnCmF8KfXlGEdVTO+yGNh&#10;QESrFQQSta1K7s2aM1BrYrAILtXyx23v1qtj1snt1e180js1UMm+ltEkp9BD5t79YxWxqzn4pr+S&#10;UvQE1G2gLVCtLvklxTlGUib2LBOPB2zephGlFVb7R8cc9sT2VixaSrIkRB7BEZOpXdrO8EC/WiFh&#10;gIPEWYPu19/Ooz8RjKycdbQZhM/PDThJQH83RL2r0Xkcb0jK+eSC5svcqWV1ajEbfYc0rBG9A1Yk&#10;MfoHdRBrh/qVlngWs5IJjKDc/SQG5S70G0vPgJCzWXKj9bEQlubJihg84hThfd69grMDswJR8h4P&#10;WwTFO4L1vvGmwdkmYN0m9r3hOmwCrV6a5fBMxN0+1ZPX22M2/Q0AAP//AwBQSwMEFAAGAAgAAAAh&#10;ANm6pmTeAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLxDAQhe+C/yGM4G03tWiptekiRQ+K&#10;CLvrwWM2iW0xmdQk3W399Y4nPc085vHme/VmdpYdTYiDRwFX6wyYQeX1gJ2At/3jqgQWk0QtrUcj&#10;YDERNs35WS0r7U+4Ncdd6hiFYKykgD6lseI8qt44Gdd+NEi3Dx+cTCRDx3WQJwp3ludZVnAnB6QP&#10;vRxN2xv1uZucgFi+K23VEh7a5eX7Cb+m/XP7KsTlxXx/ByyZOf2Z4Ref0KEhpoOfUEdmSd/eFGQV&#10;sLqmSYY8L6ncgZaiAN7U/H+D5gcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCrK0yafwIA&#10;ABQFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDZuqZk&#10;3gAAAAkBAAAPAAAAAAAAAAAAAAAAANkEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="window" strokecolor="#223f59" strokeweight="1pt">
                       <v:path arrowok="t"/>
                     </v:rect>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidR="0036765D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>предварителен етап</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00EC43EF" w:rsidRPr="0036765D" w:rsidRDefault="00EC43EF" w:rsidP="00217E71">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -3639,258 +3667,255 @@
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="000D60A1" w:rsidSect="003D392A">
       <w:headerReference w:type="even" r:id="rId12"/>
       <w:headerReference w:type="default" r:id="rId13"/>
       <w:footerReference w:type="even" r:id="rId14"/>
       <w:footerReference w:type="default" r:id="rId15"/>
       <w:headerReference w:type="first" r:id="rId16"/>
       <w:footerReference w:type="first" r:id="rId17"/>
       <w:pgSz w:w="11909" w:h="16838" w:code="9"/>
       <w:pgMar w:top="993" w:right="994" w:bottom="709" w:left="850" w:header="576" w:footer="357" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00765A8C" w:rsidRDefault="00765A8C" w:rsidP="00C97EAA">
+    <w:p w:rsidR="005F056E" w:rsidRDefault="005F056E" w:rsidP="00C97EAA">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00765A8C" w:rsidRDefault="00765A8C" w:rsidP="00C97EAA">
+    <w:p w:rsidR="005F056E" w:rsidRDefault="005F056E" w:rsidP="00C97EAA">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="PMingLiU">
-    <w:altName w:val="Arial Unicode MS"/>
-    <w:panose1 w:val="02010601000101010101"/>
+    <w:altName w:val="新細明體"/>
+    <w:panose1 w:val="02020500000000000000"/>
     <w:charset w:val="88"/>
-    <w:family w:val="auto"/>
-    <w:notTrueType/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="08080000" w:usb2="00000010" w:usb3="00000000" w:csb0="00100000" w:csb1="00000000"/>
+    <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:p w:rsidR="0081509E" w:rsidRDefault="0081509E">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:p w:rsidR="0081509E" w:rsidRDefault="0081509E">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:p w:rsidR="0081509E" w:rsidRDefault="0081509E">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00765A8C" w:rsidRDefault="00765A8C" w:rsidP="00C97EAA">
+    <w:p w:rsidR="005F056E" w:rsidRDefault="005F056E" w:rsidP="00C97EAA">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00765A8C" w:rsidRDefault="00765A8C" w:rsidP="00C97EAA">
+    <w:p w:rsidR="005F056E" w:rsidRDefault="005F056E" w:rsidP="00C97EAA">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:p w:rsidR="0081509E" w:rsidRDefault="0081509E">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:p w:rsidR="00217E71" w:rsidRDefault="0081509E" w:rsidP="008F1823">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="1635380" cy="560659"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="1" name="Picture 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Club-Rotary LogoLockup-Template_EN21_DyanmicSize.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1" cstate="print">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1637578" cy="561413"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
-    <w:bookmarkStart w:id="5" w:name="_GoBack"/>
-    <w:bookmarkEnd w:id="5"/>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:p w:rsidR="0081509E" w:rsidRDefault="0081509E">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="1B6E78B3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7F4C1B8A"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
@@ -5405,50 +5430,52 @@
     <w:rsid w:val="004F4293"/>
     <w:rsid w:val="00502AC4"/>
     <w:rsid w:val="00503B92"/>
     <w:rsid w:val="0050562E"/>
     <w:rsid w:val="00507142"/>
     <w:rsid w:val="00507691"/>
     <w:rsid w:val="0051182E"/>
     <w:rsid w:val="00513C9F"/>
     <w:rsid w:val="00517797"/>
     <w:rsid w:val="005240EF"/>
     <w:rsid w:val="00524207"/>
     <w:rsid w:val="005259F8"/>
     <w:rsid w:val="005422F6"/>
     <w:rsid w:val="00550067"/>
     <w:rsid w:val="005643C4"/>
     <w:rsid w:val="00571422"/>
     <w:rsid w:val="00581300"/>
     <w:rsid w:val="00581831"/>
     <w:rsid w:val="00583AEA"/>
     <w:rsid w:val="005867A6"/>
     <w:rsid w:val="00587FF1"/>
     <w:rsid w:val="00596F76"/>
     <w:rsid w:val="005B6155"/>
     <w:rsid w:val="005D12DF"/>
     <w:rsid w:val="005E2C06"/>
+    <w:rsid w:val="005E69C0"/>
+    <w:rsid w:val="005F056E"/>
     <w:rsid w:val="005F0E7E"/>
     <w:rsid w:val="005F62DA"/>
     <w:rsid w:val="0060166E"/>
     <w:rsid w:val="00616AA2"/>
     <w:rsid w:val="006207E2"/>
     <w:rsid w:val="00621CEE"/>
     <w:rsid w:val="0063337D"/>
     <w:rsid w:val="006346C0"/>
     <w:rsid w:val="0063482B"/>
     <w:rsid w:val="00641AE3"/>
     <w:rsid w:val="00656B3D"/>
     <w:rsid w:val="006637B2"/>
     <w:rsid w:val="00670027"/>
     <w:rsid w:val="00691B57"/>
     <w:rsid w:val="006931F8"/>
     <w:rsid w:val="00696586"/>
     <w:rsid w:val="00697D71"/>
     <w:rsid w:val="006A0786"/>
     <w:rsid w:val="006A2CF0"/>
     <w:rsid w:val="006B5B21"/>
     <w:rsid w:val="006B60AE"/>
     <w:rsid w:val="006C4685"/>
     <w:rsid w:val="006C64E4"/>
     <w:rsid w:val="006E447B"/>
     <w:rsid w:val="006F109C"/>
@@ -5622,51 +5649,51 @@
     <w:rsid w:val="00F87109"/>
     <w:rsid w:val="00FA0866"/>
     <w:rsid w:val="00FA6C75"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
     <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
@@ -6946,79 +6973,81 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns="" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns="" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="6a9a4fbf-9cca-4b46-9604-50df9bc3305d" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="724aca8b-ed97-4b21-b3ff-a968fe8ca38d">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100C91E872C749DB64B9DA63CB9A3C68496" ma:contentTypeVersion="15" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="bc42db8796ea52b60b0e519000645364">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="724aca8b-ed97-4b21-b3ff-a968fe8ca38d" xmlns:ns3="6a9a4fbf-9cca-4b46-9604-50df9bc3305d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="40fe3ed0f897a1246efdb0786ff17b89" ns2:_="" ns3:_="">
     <xsd:import namespace="724aca8b-ed97-4b21-b3ff-a968fe8ca38d"/>
     <xsd:import namespace="6a9a4fbf-9cca-4b46-9604-50df9bc3305d"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
@@ -7213,104 +7242,102 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...6 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C5A35CE9-A9A3-46AF-92CF-C9E05993CAAF}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{85FB87AE-F56A-447D-9ABB-52C529701804}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="6a9a4fbf-9cca-4b46-9604-50df9bc3305d"/>
+    <ds:schemaRef ds:uri="724aca8b-ed97-4b21-b3ff-a968fe8ca38d"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{35AF0EB6-9CA8-45E6-91F6-DAEF8E083017}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="724aca8b-ed97-4b21-b3ff-a968fe8ca38d"/>
     <ds:schemaRef ds:uri="6a9a4fbf-9cca-4b46-9604-50df9bc3305d"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{85FB87AE-F56A-447D-9ABB-52C529701804}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C5A35CE9-A9A3-46AF-92CF-C9E05993CAAF}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="724aca8b-ed97-4b21-b3ff-a968fe8ca38d"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A82E625A-E889-4146-AD84-C354919DE573}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F196AB4C-9A5A-4486-8A70-2A9D71EA53D1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
   <Words>1115</Words>
   <Characters>6358</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>52</Lines>
   <Paragraphs>14</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>